--- v0 (2026-02-18)
+++ v1 (2026-07-18)
@@ -410,1034 +410,4034 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D199"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Periodo</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Inflacion Mensual (%)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Acumulado Anual (YTD)</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Indice IPC</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Diciembre 2025</t>
+          <t>Junio 2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2.8</t>
+          <t>1.9</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>2433</v>
+        <v>33923.72995860052</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Noviembre 2025</t>
+          <t>Mayo 2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>2.1</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>27.9%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>2366.7</v>
+        <v>33291.19721158049</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Octubre 2025</t>
+          <t>Abril 2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2.3</t>
+          <t>2.6</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>24.8%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>2309</v>
+        <v>32606.46151966748</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Septiembre 2025</t>
+          <t>Marzo 2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2.1</t>
+          <t>3.4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>2257.1</v>
+        <v>31780.17691975388</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Agosto 2025</t>
+          <t>Febrero 2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>1.9</t>
+          <t>2.9</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>2210.7</v>
+        <v>30735.18077345636</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Julio 2025</t>
+          <t>Enero 2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>1.9</t>
+          <t>2.9</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>17.2%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>2169.5</v>
+        <v>29868.98034349501</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Junio 2025</t>
+          <t>Diciembre 2025</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>1.6</t>
+          <t>2.8</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>31.5%</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>2129</v>
+        <v>29027.19178182217</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Mayo 2025</t>
+          <t>Noviembre 2025</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>2.5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>27.9%</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>2095.5</v>
+        <v>28236.56788114997</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Abril 2025</t>
+          <t>Octubre 2025</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2.8</t>
+          <t>2.3</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>2064.5</v>
+        <v>27547.87110356094</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Marzo 2025</t>
+          <t>Septiembre 2025</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>2.1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>2008.3</v>
+        <v>26928.51525274775</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Febrero 2025</t>
+          <t>Agosto 2025</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2.4</t>
+          <t>1.9</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>19.5%</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>1936.6</v>
+        <v>26374.6476520546</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Enero 2025</t>
+          <t>Julio 2025</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2.2</t>
+          <t>1.9</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>1891.2</v>
+        <v>25882.87306384161</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Diciembre 2024</t>
+          <t>Junio 2025</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2.4</t>
+          <t>1.6</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>117.9%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>1850.5</v>
+        <v>25400.26797236665</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Noviembre 2024</t>
+          <t>Mayo 2025</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>1.5</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>112.8%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>1807.1</v>
+        <v>25000.26375232938</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Octubre 2024</t>
+          <t>Abril 2025</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>2.8</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>107.0%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>1757.9</v>
+        <v>24630.80172643289</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Septiembre 2024</t>
+          <t>Marzo 2025</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>3.5</t>
+          <t>3.7</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>101.6%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>1711.6</v>
+        <v>23959.92385839775</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Agosto 2024</t>
+          <t>Febrero 2025</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>4.2</t>
+          <t>2.4</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>94.7%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>1653.7</v>
+        <v>23105.03747193611</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Julio 2024</t>
+          <t>Enero 2025</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>4.0</t>
+          <t>2.2</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>86.9%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>1587.1</v>
+        <v>22563.51315618761</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Junio 2024</t>
+          <t>Diciembre 2024</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>4.6</t>
+          <t>2.7</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>79.7%</t>
+          <t>117.7%</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>1526</v>
+        <v>22077.80152268846</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Mayo 2024</t>
+          <t>Noviembre 2024</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>4.2</t>
+          <t>2.4</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>71.8%</t>
+          <t>112.0%</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>1458.9</v>
+        <v>21497.37246610366</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Abril 2024</t>
+          <t>Octubre 2024</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>8.8</t>
+          <t>2.7</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>64.9%</t>
+          <t>107.0%</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>1400.1</v>
+        <v>20993.52779892936</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Marzo 2024</t>
+          <t>Septiembre 2024</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>11.0</t>
+          <t>3.5</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>51.5%</t>
+          <t>101.6%</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>1286.8</v>
+        <v>20441.60447802275</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Febrero 2024</t>
+          <t>Agosto 2024</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>13.2</t>
+          <t>4.2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>36.5%</t>
+          <t>94.7%</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>1159.3</v>
+        <v>19750.34249084324</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Enero 2024</t>
+          <t>Julio 2024</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>20.6</t>
+          <t>4.0</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>86.9%</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>1024.1</v>
+        <v>18954.2634269129</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Diciembre 2023</t>
+          <t>Junio 2024</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>4.6</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>211.3%</t>
+          <t>79.7%</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>849.2</v>
+        <v>18225.25329510856</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Noviembre 2023</t>
+          <t>Mayo 2024</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>12.8</t>
+          <t>4.2</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>148.0%</t>
+          <t>71.8%</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>676.6</v>
+        <v>17423.76032037147</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Octubre 2023</t>
+          <t>Abril 2024</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>8.3</t>
+          <t>8.8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>119.9%</t>
+          <t>64.9%</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>599.8</v>
+        <v>16721.4590406636</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Septiembre 2023</t>
+          <t>Marzo 2024</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>12.7</t>
+          <t>11.0</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>103.0%</t>
+          <t>51.5%</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>553.8</v>
+        <v>15368.98808884522</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Agosto 2023</t>
+          <t>Febrero 2024</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>12.4</t>
+          <t>13.2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>80.1%</t>
+          <t>36.5%</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>491.4</v>
+        <v>13845.93521517587</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Julio 2023</t>
+          <t>Enero 2024</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>6.3</t>
+          <t>20.6</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>60.3%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>437.2</v>
+        <v>12231.39153284087</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Junio 2023</t>
+          <t>Diciembre 2023</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>6.0</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>50.8%</t>
+          <t>211.2%</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>411.3</v>
+        <v>10142.11569887303</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Mayo 2023</t>
+          <t>Noviembre 2023</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>7.8</t>
+          <t>12.8</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>42.2%</t>
+          <t>148.0%</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>388</v>
+        <v>8081.367090735484</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Abril 2023</t>
+          <t>Octubre 2023</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>8.4</t>
+          <t>8.3</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>31.9%</t>
+          <t>119.8%</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>359.9</v>
+        <v>7164.332527247769</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Marzo 2023</t>
+          <t>Septiembre 2023</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>7.7</t>
+          <t>12.7</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>21.7%</t>
+          <t>103.0%</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>332</v>
+        <v>6615.26549145685</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Febrero 2023</t>
+          <t>Agosto 2023</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>6.6</t>
+          <t>12.4</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>80.1%</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>308.3</v>
+        <v>5869.800790999867</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Enero 2023</t>
+          <t>Julio 2023</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>6.0</t>
+          <t>6.3</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>60.2%</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>289.2</v>
+        <v>5222.242696619098</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Diciembre 2022</t>
+          <t>Junio 2023</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>5.1</t>
+          <t>6.0</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>94.7%</t>
+          <t>50.7%</t>
         </is>
       </c>
       <c r="D38" t="n">
-        <v>272.8</v>
+        <v>4912.740072078173</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Noviembre 2022</t>
+          <t>Mayo 2023</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>7.8</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>85.3%</t>
+          <t>42.2%</t>
         </is>
       </c>
       <c r="D39" t="n">
-        <v>259.6</v>
+        <v>4634.660445356767</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Octubre 2022</t>
+          <t>Abril 2023</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>6.3</t>
+          <t>8.4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>76.7%</t>
+          <t>31.9%</t>
         </is>
       </c>
       <c r="D40" t="n">
-        <v>247.5</v>
+        <v>4299.313956731695</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Septiembre 2022</t>
+          <t>Marzo 2023</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>6.2</t>
+          <t>7.7</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>66.2%</t>
+          <t>21.7%</t>
         </is>
       </c>
       <c r="D41" t="n">
-        <v>232.8</v>
+        <v>3966.156786652854</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Agosto 2022</t>
+          <t>Febrero 2023</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>7.0</t>
+          <t>6.6</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>56.5%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="D42" t="n">
-        <v>219.2</v>
+        <v>3682.596830689744</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Julio 2022</t>
+          <t>Enero 2023</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>7.4</t>
+          <t>6.0</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>46.3%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="D43" t="n">
-        <v>204.9</v>
+        <v>3454.593649802762</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Junio 2022</t>
+          <t>Diciembre 2022</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>5.3</t>
+          <t>5.1</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>36.2%</t>
+          <t>94.8%</t>
         </is>
       </c>
       <c r="D44" t="n">
-        <v>190.8</v>
+        <v>3259.050613021473</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Mayo 2022</t>
+          <t>Noviembre 2022</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>5.1</t>
+          <t>4.9</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>29.3%</t>
+          <t>85.3%</t>
         </is>
       </c>
       <c r="D45" t="n">
-        <v>181.2</v>
+        <v>3100.904484321097</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Abril 2022</t>
+          <t>Octubre 2022</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>6.0</t>
+          <t>6.3</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>76.6%</t>
         </is>
       </c>
       <c r="D46" t="n">
-        <v>172.4</v>
+        <v>2956.057659028691</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Marzo 2022</t>
+          <t>Septiembre 2022</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>6.7</t>
+          <t>6.2</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>16.1%</t>
+          <t>66.2%</t>
         </is>
       </c>
       <c r="D47" t="n">
-        <v>162.6</v>
+        <v>2780.863272839785</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Febrero 2022</t>
+          <t>Agosto 2022</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>4.7</t>
+          <t>7.0</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>56.5%</t>
         </is>
       </c>
       <c r="D48" t="n">
-        <v>152.4</v>
+        <v>2618.515322824656</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
+          <t>Julio 2022</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>7.4</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>46.2%</t>
+        </is>
+      </c>
+      <c r="D49" t="n">
+        <v>2447.210582079118</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>Junio 2022</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>5.3</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>36.2%</t>
+        </is>
+      </c>
+      <c r="D50" t="n">
+        <v>2278.59458294145</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>Mayo 2022</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>5.1</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>29.3%</t>
+        </is>
+      </c>
+      <c r="D51" t="n">
+        <v>2163.907486174217</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>Abril 2022</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>6.0</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>23.0%</t>
+        </is>
+      </c>
+      <c r="D52" t="n">
+        <v>2058.903412154345</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>Marzo 2022</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>6.7</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>16.1%</t>
+        </is>
+      </c>
+      <c r="D53" t="n">
+        <v>1942.361709579571</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Febrero 2022</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>4.7</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>8.8%</t>
+        </is>
+      </c>
+      <c r="D54" t="n">
+        <v>1820.395229221716</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
           <t>Enero 2022</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
+      <c r="B55" t="inlineStr">
         <is>
           <t>3.9</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C55" t="inlineStr">
         <is>
           <t>3.9%</t>
         </is>
       </c>
-      <c r="D49" t="n">
-        <v>145.6</v>
+      <c r="D55" t="n">
+        <v>1738.677391806797</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Diciembre 2021</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>3.8</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>50.8%</t>
+        </is>
+      </c>
+      <c r="D56" t="n">
+        <v>1673.41423658017</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Noviembre 2021</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>2.5</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>45.3%</t>
+        </is>
+      </c>
+      <c r="D57" t="n">
+        <v>1612.152443718854</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Octubre 2021</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>3.5</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>41.7%</t>
+        </is>
+      </c>
+      <c r="D58" t="n">
+        <v>1572.831652408638</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Septiembre 2021</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>3.5</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>36.9%</t>
+        </is>
+      </c>
+      <c r="D59" t="n">
+        <v>1519.64410860738</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Agosto 2021</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>2.5</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>32.3%</t>
+        </is>
+      </c>
+      <c r="D60" t="n">
+        <v>1468.255177398435</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Julio 2021</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>29.1%</t>
+        </is>
+      </c>
+      <c r="D61" t="n">
+        <v>1432.444075510668</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Junio 2021</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>3.2</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>25.3%</t>
+        </is>
+      </c>
+      <c r="D62" t="n">
+        <v>1390.722403408416</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Mayo 2021</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>3.3</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>21.4%</t>
+        </is>
+      </c>
+      <c r="D63" t="n">
+        <v>1347.59922810893</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Abril 2021</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>17.5%</t>
+        </is>
+      </c>
+      <c r="D64" t="n">
+        <v>1304.549107559468</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Marzo 2021</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>4.8</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>12.9%</t>
+        </is>
+      </c>
+      <c r="D65" t="n">
+        <v>1253.169171526866</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Febrero 2021</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>3.6</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>7.7%</t>
+        </is>
+      </c>
+      <c r="D66" t="n">
+        <v>1195.772110235559</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Enero 2021</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>4.0</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>4.0%</t>
+        </is>
+      </c>
+      <c r="D67" t="n">
+        <v>1154.220183625057</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Diciembre 2020</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>4.0</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>36.0%</t>
+        </is>
+      </c>
+      <c r="D68" t="n">
+        <v>1109.827099639478</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Noviembre 2020</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>3.2</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>30.8%</t>
+        </is>
+      </c>
+      <c r="D69" t="n">
+        <v>1067.141441961037</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Octubre 2020</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>3.8</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>26.7%</t>
+        </is>
+      </c>
+      <c r="D70" t="n">
+        <v>1034.051784845966</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Septiembre 2020</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>2.8</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>22.1%</t>
+        </is>
+      </c>
+      <c r="D71" t="n">
+        <v>996.1963245144178</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Agosto 2020</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>2.7</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>18.8%</t>
+        </is>
+      </c>
+      <c r="D72" t="n">
+        <v>969.0625724848422</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Julio 2020</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>1.9</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>15.6%</t>
+        </is>
+      </c>
+      <c r="D73" t="n">
+        <v>943.5857570446371</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Junio 2020</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>2.2</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>13.5%</t>
+        </is>
+      </c>
+      <c r="D74" t="n">
+        <v>925.9919107405665</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Mayo 2020</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>1.5</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>11.0%</t>
+        </is>
+      </c>
+      <c r="D75" t="n">
+        <v>906.0586210768752</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>Abril 2020</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>1.5</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>9.4%</t>
+        </is>
+      </c>
+      <c r="D76" t="n">
+        <v>892.6685921939658</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Marzo 2020</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>3.3</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>7.8%</t>
+        </is>
+      </c>
+      <c r="D77" t="n">
+        <v>879.4764455112964</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>Febrero 2020</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>4.3%</t>
+        </is>
+      </c>
+      <c r="D78" t="n">
+        <v>851.3808765840238</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>Enero 2020</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>2.3</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>2.3%</t>
+        </is>
+      </c>
+      <c r="D79" t="n">
+        <v>834.6871339059056</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>Diciembre 2019</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>3.7</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>54.0%</t>
+        </is>
+      </c>
+      <c r="D80" t="n">
+        <v>815.920952009683</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>Noviembre 2019</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>4.3</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>48.5%</t>
+        </is>
+      </c>
+      <c r="D81" t="n">
+        <v>786.8090183314205</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>Octubre 2019</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>3.3</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>42.4%</t>
+        </is>
+      </c>
+      <c r="D82" t="n">
+        <v>754.3710626379871</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>Septiembre 2019</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>5.9</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>37.8%</t>
+        </is>
+      </c>
+      <c r="D83" t="n">
+        <v>730.2720838702683</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>Agosto 2019</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>4.0</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>30.1%</t>
+        </is>
+      </c>
+      <c r="D84" t="n">
+        <v>689.5864814638983</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>Julio 2019</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>2.2</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>25.1%</t>
+        </is>
+      </c>
+      <c r="D85" t="n">
+        <v>663.0639244845175</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>Junio 2019</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>2.7</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>22.4%</t>
+        </is>
+      </c>
+      <c r="D86" t="n">
+        <v>648.7905327637158</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>Mayo 2019</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>3.1</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>19.2%</t>
+        </is>
+      </c>
+      <c r="D87" t="n">
+        <v>631.733722262625</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>Abril 2019</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>3.4</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>15.6%</t>
+        </is>
+      </c>
+      <c r="D88" t="n">
+        <v>612.7388188774248</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>Marzo 2019</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>4.7</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>11.8%</t>
+        </is>
+      </c>
+      <c r="D89" t="n">
+        <v>592.5907339240085</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>Febrero 2019</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>3.8</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="D90" t="n">
+        <v>565.989239659989</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>Enero 2019</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>2.9</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>2.9%</t>
+        </is>
+      </c>
+      <c r="D91" t="n">
+        <v>545.2690170134769</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>Diciembre 2018</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>2.6</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>47.6%</t>
+        </is>
+      </c>
+      <c r="D92" t="n">
+        <v>529.901862986858</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Noviembre 2018</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>3.2</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>43.9%</t>
+        </is>
+      </c>
+      <c r="D93" t="n">
+        <v>516.4735506694522</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>Octubre 2018</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>5.4</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>39.4%</t>
+        </is>
+      </c>
+      <c r="D94" t="n">
+        <v>500.4588669277637</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Septiembre 2018</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>6.5</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>32.3%</t>
+        </is>
+      </c>
+      <c r="D95" t="n">
+        <v>474.8186593242539</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>Agosto 2018</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>3.9</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>24.2%</t>
+        </is>
+      </c>
+      <c r="D96" t="n">
+        <v>445.8391167363887</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>Julio 2018</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>3.1</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>19.6%</t>
+        </is>
+      </c>
+      <c r="D97" t="n">
+        <v>429.104058456582</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>Junio 2018</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>3.7</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>16.0%</t>
+        </is>
+      </c>
+      <c r="D98" t="n">
+        <v>416.2018025767043</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>Mayo 2018</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>2.1</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>11.8%</t>
+        </is>
+      </c>
+      <c r="D99" t="n">
+        <v>401.3517864770533</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Abril 2018</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>2.7</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="D100" t="n">
+        <v>393.096754629827</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Marzo 2018</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>2.3</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="D101" t="n">
+        <v>382.762175881039</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>Febrero 2018</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>2.4</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>4.2%</t>
+        </is>
+      </c>
+      <c r="D102" t="n">
+        <v>374.1565746637722</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Enero 2018</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>1.8</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>1.8%</t>
+        </is>
+      </c>
+      <c r="D103" t="n">
+        <v>365.3872799450901</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>Diciembre 2017</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>3.1</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>24.7%</t>
+        </is>
+      </c>
+      <c r="D104" t="n">
+        <v>358.9266011248429</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Noviembre 2017</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>21.0%</t>
+        </is>
+      </c>
+      <c r="D105" t="n">
+        <v>348.13443368074</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Octubre 2017</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>1.5</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="D106" t="n">
+        <v>343.3278438666075</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>Septiembre 2017</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>1.9</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>17.5%</t>
+        </is>
+      </c>
+      <c r="D107" t="n">
+        <v>338.2540333661158</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>Agosto 2017</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="D108" t="n">
+        <v>331.94703961346</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>Julio 2017</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>1.7</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>13.7%</t>
+        </is>
+      </c>
+      <c r="D109" t="n">
+        <v>327.3639443919724</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>Junio 2017</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>11.8%</t>
+        </is>
+      </c>
+      <c r="D110" t="n">
+        <v>321.8917840629031</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>Mayo 2017</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>1.3</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>10.5%</t>
+        </is>
+      </c>
+      <c r="D111" t="n">
+        <v>318.0748854376513</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>Abril 2017</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>2.6</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>9.1%</t>
+        </is>
+      </c>
+      <c r="D112" t="n">
+        <v>313.9929767400309</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>Marzo 2017</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>2.4</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>6.3%</t>
+        </is>
+      </c>
+      <c r="D113" t="n">
+        <v>306.0360397076325</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>Febrero 2017</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>2.5</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>3.8%</t>
+        </is>
+      </c>
+      <c r="D114" t="n">
+        <v>298.8633200269849</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>Enero 2017</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>1.3</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>1.3%</t>
+        </is>
+      </c>
+      <c r="D115" t="n">
+        <v>291.573970758034</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>Diciembre 2016</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>33.1%</t>
+        </is>
+      </c>
+      <c r="D116" t="n">
+        <v>287.8321527719981</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>Noviembre 2016</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>1.6</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>31.5%</t>
+        </is>
+      </c>
+      <c r="D117" t="n">
+        <v>284.4191232924882</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>Octubre 2016</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>2.4</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>29.4%</t>
+        </is>
+      </c>
+      <c r="D118" t="n">
+        <v>279.9400819807955</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>Septiembre 2016</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>26.4%</t>
+        </is>
+      </c>
+      <c r="D119" t="n">
+        <v>273.3789863093706</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>Agosto 2016</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>25.0%</t>
+        </is>
+      </c>
+      <c r="D120" t="n">
+        <v>270.404536408873</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>Julio 2016</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>24.8%</t>
+        </is>
+      </c>
+      <c r="D121" t="n">
+        <v>269.8648067952824</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>Junio 2016</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>3.1</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>22.3%</t>
+        </is>
+      </c>
+      <c r="D122" t="n">
+        <v>264.573339995375</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>Mayo 2016</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>4.2</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>18.6%</t>
+        </is>
+      </c>
+      <c r="D123" t="n">
+        <v>256.6181765231571</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>Abril 2016</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>3.4</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>13.9%</t>
+        </is>
+      </c>
+      <c r="D124" t="n">
+        <v>246.2746415769262</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>Marzo 2016</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>10.1%</t>
+        </is>
+      </c>
+      <c r="D125" t="n">
+        <v>238.1766359544741</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>Febrero 2016</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>2.7</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>6.9%</t>
+        </is>
+      </c>
+      <c r="D126" t="n">
+        <v>231.2394523829845</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>Enero 2016</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>4.1%</t>
+        </is>
+      </c>
+      <c r="D127" t="n">
+        <v>225.160128902614</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>Diciembre 2015</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>3.9</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>18.5%</t>
+        </is>
+      </c>
+      <c r="D128" t="n">
+        <v>216.2921507229721</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>Noviembre 2015</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
+      </c>
+      <c r="D129" t="n">
+        <v>208.1733885687893</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>Octubre 2015</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>11.8%</t>
+        </is>
+      </c>
+      <c r="D130" t="n">
+        <v>204.0915574203817</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>Septiembre 2015</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>10.6%</t>
+        </is>
+      </c>
+      <c r="D131" t="n">
+        <v>201.8709766769354</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>Agosto 2015</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>9.3%</t>
+        </is>
+      </c>
+      <c r="D132" t="n">
+        <v>199.4772496807662</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>Julio 2015</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>1.3</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>8.0%</t>
+        </is>
+      </c>
+      <c r="D133" t="n">
+        <v>197.1119067991761</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>Junio 2015</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="D134" t="n">
+        <v>194.5823364256428</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>Mayo 2015</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>5.5%</t>
+        </is>
+      </c>
+      <c r="D135" t="n">
+        <v>192.6557786392503</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>Abril 2015</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>4.5%</t>
+        </is>
+      </c>
+      <c r="D136" t="n">
+        <v>190.748295682426</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>Marzo 2015</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>1.3</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="D137" t="n">
+        <v>188.6728938500752</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>Febrero 2015</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>0.9</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>2.0%</t>
+        </is>
+      </c>
+      <c r="D138" t="n">
+        <v>186.2516227542697</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>Enero 2015</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="D139" t="n">
+        <v>184.5903099645884</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>Diciembre 2014</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>23.7%</t>
+        </is>
+      </c>
+      <c r="D140" t="n">
+        <v>182.5819089659628</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>Noviembre 2014</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>22.5%</t>
+        </is>
+      </c>
+      <c r="D141" t="n">
+        <v>180.7741672930325</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>Octubre 2014</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>21.1%</t>
+        </is>
+      </c>
+      <c r="D142" t="n">
+        <v>178.8072871345525</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>Septiembre 2014</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>19.7%</t>
+        </is>
+      </c>
+      <c r="D143" t="n">
+        <v>176.6870426230756</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>Agosto 2014</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>1.3</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>18.1%</t>
+        </is>
+      </c>
+      <c r="D144" t="n">
+        <v>174.2475765513566</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>Julio 2014</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>16.5%</t>
+        </is>
+      </c>
+      <c r="D145" t="n">
+        <v>172.0114279875189</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>Junio 2014</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>1.3</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>14.9%</t>
+        </is>
+      </c>
+      <c r="D146" t="n">
+        <v>169.6365167529772</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>Mayo 2014</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>13.5%</t>
+        </is>
+      </c>
+      <c r="D147" t="n">
+        <v>167.4595426979044</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>Abril 2014</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>1.8</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>11.9%</t>
+        </is>
+      </c>
+      <c r="D148" t="n">
+        <v>165.1474780058229</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>Marzo 2014</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>2.6</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>9.9%</t>
+        </is>
+      </c>
+      <c r="D149" t="n">
+        <v>162.2273850744822</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>Febrero 2014</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>3.4</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>7.1%</t>
+        </is>
+      </c>
+      <c r="D150" t="n">
+        <v>158.1163597217175</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>Enero 2014</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>3.6</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="D151" t="n">
+        <v>152.9171757463419</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>Diciembre 2013</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="D152" t="n">
+        <v>147.603451492608</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>Noviembre 2013</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>0.9</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>9.2%</t>
+        </is>
+      </c>
+      <c r="D153" t="n">
+        <v>145.5655340163787</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>Octubre 2013</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>0.9</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>8.2%</t>
+        </is>
+      </c>
+      <c r="D154" t="n">
+        <v>144.267129847749</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>Septiembre 2013</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>7.2%</t>
+        </is>
+      </c>
+      <c r="D155" t="n">
+        <v>142.9803070839931</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>Agosto 2013</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>6.4%</t>
+        </is>
+      </c>
+      <c r="D156" t="n">
+        <v>141.8455427420566</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>Julio 2013</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>0.9</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>5.5%</t>
+        </is>
+      </c>
+      <c r="D157" t="n">
+        <v>140.719784466326</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>Junio 2013</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="D158" t="n">
+        <v>139.4646030389752</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>Mayo 2013</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>3.8%</t>
+        </is>
+      </c>
+      <c r="D159" t="n">
+        <v>138.3577411100945</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>Abril 2013</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>3.0%</t>
+        </is>
+      </c>
+      <c r="D160" t="n">
+        <v>137.3959693248208</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>Marzo 2013</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>2.3%</t>
+        </is>
+      </c>
+      <c r="D161" t="n">
+        <v>136.440883142821</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>Febrero 2013</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="D162" t="n">
+        <v>135.4924360901897</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>Enero 2013</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="D163" t="n">
+        <v>134.818344368348</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>Diciembre 2012</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>10.6%</t>
+        </is>
+      </c>
+      <c r="D164" t="n">
+        <v>133.3514781091474</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>Noviembre 2012</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>0.9</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="D165" t="n">
+        <v>132.0311664447003</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>Octubre 2012</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>8.5%</t>
+        </is>
+      </c>
+      <c r="D166" t="n">
+        <v>130.8534850789895</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>Septiembre 2012</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>0.9</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>7.6%</t>
+        </is>
+      </c>
+      <c r="D167" t="n">
+        <v>129.8149653561403</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>Agosto 2012</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>0.9</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="D168" t="n">
+        <v>128.6570518891381</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>Julio 2012</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="D169" t="n">
+        <v>127.5094666889377</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>Junio 2012</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="D170" t="n">
+        <v>126.497486794581</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>Mayo 2012</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>4.2%</t>
+        </is>
+      </c>
+      <c r="D171" t="n">
+        <v>125.6181596768431</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>Abril 2012</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="D172" t="n">
+        <v>124.6211901555983</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>Marzo 2012</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>0.9</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>2.5%</t>
+        </is>
+      </c>
+      <c r="D173" t="n">
+        <v>123.6321330908714</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>Febrero 2012</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="D174" t="n">
+        <v>122.5293687719241</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>Enero 2012</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>0.9</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>0.9%</t>
+        </is>
+      </c>
+      <c r="D175" t="n">
+        <v>121.6776253941649</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>Diciembre 2011</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>9.2%</t>
+        </is>
+      </c>
+      <c r="D176" t="n">
+        <v>120.5922947414915</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>Noviembre 2011</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>0.6</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="D177" t="n">
+        <v>119.635213037194</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>Octubre 2011</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>0.6</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>7.7%</t>
+        </is>
+      </c>
+      <c r="D178" t="n">
+        <v>118.9216829395566</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>Septiembre 2011</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>7.0%</t>
+        </is>
+      </c>
+      <c r="D179" t="n">
+        <v>118.2124084886249</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>Agosto 2011</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>6.2%</t>
+        </is>
+      </c>
+      <c r="D180" t="n">
+        <v>117.2742147704612</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>Julio 2011</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>5.3%</t>
+        </is>
+      </c>
+      <c r="D181" t="n">
+        <v>116.3434670341877</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>Junio 2011</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>4.5%</t>
+        </is>
+      </c>
+      <c r="D182" t="n">
+        <v>115.42010618471</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>Mayo 2011</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>3.8%</t>
+        </is>
+      </c>
+      <c r="D183" t="n">
+        <v>114.617781712721</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>Abril 2011</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>3.0%</t>
+        </is>
+      </c>
+      <c r="D184" t="n">
+        <v>113.821034471421</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>Marzo 2011</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="D185" t="n">
+        <v>112.9176929279971</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>Febrero 2011</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>1.4%</t>
+        </is>
+      </c>
+      <c r="D186" t="n">
+        <v>112.0215207619018</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>Enero 2011</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>0.7%</t>
+        </is>
+      </c>
+      <c r="D187" t="n">
+        <v>111.2428210147983</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>Diciembre 2010</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>10.5%</t>
+        </is>
+      </c>
+      <c r="D188" t="n">
+        <v>110.4695342748742</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>Noviembre 2010</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>9.6%</t>
+        </is>
+      </c>
+      <c r="D189" t="n">
+        <v>109.5927919393593</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>Octubre 2010</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>8.8%</t>
+        </is>
+      </c>
+      <c r="D190" t="n">
+        <v>108.8309751135643</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>Septiembre 2010</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>8.0%</t>
+        </is>
+      </c>
+      <c r="D191" t="n">
+        <v>107.9672372158376</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>Agosto 2010</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>7.2%</t>
+        </is>
+      </c>
+      <c r="D192" t="n">
+        <v>107.2167201746153</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>Julio 2010</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="D193" t="n">
+        <v>106.4714202329845</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>Junio 2010</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
+      </c>
+      <c r="D194" t="n">
+        <v>105.6264089612941</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>Mayo 2010</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="D195" t="n">
+        <v>104.892163814592</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>Abril 2010</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>4.2%</t>
+        </is>
+      </c>
+      <c r="D196" t="n">
+        <v>104.163022656</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>Marzo 2010</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="D197" t="n">
+        <v>103.336332</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>Febrero 2010</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="D198" t="n">
+        <v>102.212</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>Enero 2010</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>1.0%</t>
+        </is>
+      </c>
+      <c r="D199" t="n">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>