--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="IPC Historial" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IPC Historial" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -118,51 +118,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -410,4034 +410,4054 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D199"/>
+  <dimension ref="A1:D200"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Periodo</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Inflacion Mensual (%)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Acumulado Anual (YTD)</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Indice IPC</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Junio 2026</t>
+          <t>Julio 2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>1.9</t>
+          <t>2.1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>33923.72995860052</v>
+        <v>34636.12828773112</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Mayo 2026</t>
+          <t>Junio 2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2.1</t>
+          <t>1.9</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>33291.19721158049</v>
+        <v>33923.72995860052</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Abril 2026</t>
+          <t>Mayo 2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2.6</t>
+          <t>2.1</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>32606.46151966748</v>
+        <v>33291.19721158049</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Marzo 2026</t>
+          <t>Abril 2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>3.4</t>
+          <t>2.6</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>31780.17691975388</v>
+        <v>32606.46151966748</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Febrero 2026</t>
+          <t>Marzo 2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2.9</t>
+          <t>3.4</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>30735.18077345636</v>
+        <v>31780.17691975388</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Enero 2026</t>
+          <t>Febrero 2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>2.9</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>29868.98034349501</v>
+        <v>30735.18077345636</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Diciembre 2025</t>
+          <t>Enero 2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2.8</t>
+          <t>2.9</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>29027.19178182217</v>
+        <v>29868.98034349501</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Noviembre 2025</t>
+          <t>Diciembre 2025</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>2.8</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>27.9%</t>
+          <t>31.5%</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>28236.56788114997</v>
+        <v>29027.19178182217</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Octubre 2025</t>
+          <t>Noviembre 2025</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2.3</t>
+          <t>2.5</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>24.8%</t>
+          <t>27.9%</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>27547.87110356094</v>
+        <v>28236.56788114997</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Septiembre 2025</t>
+          <t>Octubre 2025</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2.1</t>
+          <t>2.3</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>26928.51525274775</v>
+        <v>27547.87110356094</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Agosto 2025</t>
+          <t>Septiembre 2025</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1.9</t>
+          <t>2.1</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>26374.6476520546</v>
+        <v>26928.51525274775</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Julio 2025</t>
+          <t>Agosto 2025</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>17.2%</t>
+          <t>19.5%</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>25882.87306384161</v>
+        <v>26374.6476520546</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Junio 2025</t>
+          <t>Julio 2025</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1.6</t>
+          <t>1.9</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>25400.26797236665</v>
+        <v>25882.87306384161</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Mayo 2025</t>
+          <t>Junio 2025</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>1.6</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>25000.26375232938</v>
+        <v>25400.26797236665</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Abril 2025</t>
+          <t>Mayo 2025</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2.8</t>
+          <t>1.5</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>24630.80172643289</v>
+        <v>25000.26375232938</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Marzo 2025</t>
+          <t>Abril 2025</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>2.8</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>23959.92385839775</v>
+        <v>24630.80172643289</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Febrero 2025</t>
+          <t>Marzo 2025</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2.4</t>
+          <t>3.7</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>23105.03747193611</v>
+        <v>23959.92385839775</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Enero 2025</t>
+          <t>Febrero 2025</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2.2</t>
+          <t>2.4</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>22563.51315618761</v>
+        <v>23105.03747193611</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Diciembre 2024</t>
+          <t>Enero 2025</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>2.2</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>117.7%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>22077.80152268846</v>
+        <v>22563.51315618761</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Noviembre 2024</t>
+          <t>Diciembre 2024</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2.4</t>
+          <t>2.7</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>112.0%</t>
+          <t>117.7%</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>21497.37246610366</v>
+        <v>22077.80152268846</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Octubre 2024</t>
+          <t>Noviembre 2024</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>2.4</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>107.0%</t>
+          <t>112.0%</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>20993.52779892936</v>
+        <v>21497.37246610366</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Septiembre 2024</t>
+          <t>Octubre 2024</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>3.5</t>
+          <t>2.7</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>101.6%</t>
+          <t>107.0%</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>20441.60447802275</v>
+        <v>20993.52779892936</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Agosto 2024</t>
+          <t>Septiembre 2024</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>4.2</t>
+          <t>3.5</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>94.7%</t>
+          <t>101.6%</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>19750.34249084324</v>
+        <v>20441.60447802275</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Julio 2024</t>
+          <t>Agosto 2024</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>4.0</t>
+          <t>4.2</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>86.9%</t>
+          <t>94.7%</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>18954.2634269129</v>
+        <v>19750.34249084324</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Junio 2024</t>
+          <t>Julio 2024</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>4.6</t>
+          <t>4.0</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>79.7%</t>
+          <t>86.9%</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>18225.25329510856</v>
+        <v>18954.2634269129</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Mayo 2024</t>
+          <t>Junio 2024</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>4.2</t>
+          <t>4.6</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>71.8%</t>
+          <t>79.7%</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>17423.76032037147</v>
+        <v>18225.25329510856</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Abril 2024</t>
+          <t>Mayo 2024</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>8.8</t>
+          <t>4.2</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>64.9%</t>
+          <t>71.8%</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>16721.4590406636</v>
+        <v>17423.76032037147</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Marzo 2024</t>
+          <t>Abril 2024</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>11.0</t>
+          <t>8.8</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>51.5%</t>
+          <t>64.9%</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>15368.98808884522</v>
+        <v>16721.4590406636</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Febrero 2024</t>
+          <t>Marzo 2024</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>13.2</t>
+          <t>11.0</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>36.5%</t>
+          <t>51.5%</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>13845.93521517587</v>
+        <v>15368.98808884522</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Enero 2024</t>
+          <t>Febrero 2024</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>20.6</t>
+          <t>13.2</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>36.5%</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>12231.39153284087</v>
+        <v>13845.93521517587</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Diciembre 2023</t>
+          <t>Enero 2024</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>25.5</t>
+          <t>20.6</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>211.2%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>10142.11569887303</v>
+        <v>12231.39153284087</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Noviembre 2023</t>
+          <t>Diciembre 2023</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>12.8</t>
+          <t>25.5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>148.0%</t>
+          <t>211.2%</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>8081.367090735484</v>
+        <v>10142.11569887303</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Octubre 2023</t>
+          <t>Noviembre 2023</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>8.3</t>
+          <t>12.8</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>119.8%</t>
+          <t>148.0%</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>7164.332527247769</v>
+        <v>8081.367090735484</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Septiembre 2023</t>
+          <t>Octubre 2023</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>12.7</t>
+          <t>8.3</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>103.0%</t>
+          <t>119.8%</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>6615.26549145685</v>
+        <v>7164.332527247769</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Agosto 2023</t>
+          <t>Septiembre 2023</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>12.4</t>
+          <t>12.7</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>80.1%</t>
+          <t>103.0%</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>5869.800790999867</v>
+        <v>6615.26549145685</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Julio 2023</t>
+          <t>Agosto 2023</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>6.3</t>
+          <t>12.4</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>60.2%</t>
+          <t>80.1%</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>5222.242696619098</v>
+        <v>5869.800790999867</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Junio 2023</t>
+          <t>Julio 2023</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>6.0</t>
+          <t>6.3</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>50.7%</t>
+          <t>60.2%</t>
         </is>
       </c>
       <c r="D38" t="n">
-        <v>4912.740072078173</v>
+        <v>5222.242696619098</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Mayo 2023</t>
+          <t>Junio 2023</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>7.8</t>
+          <t>6.0</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>42.2%</t>
+          <t>50.7%</t>
         </is>
       </c>
       <c r="D39" t="n">
-        <v>4634.660445356767</v>
+        <v>4912.740072078173</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Abril 2023</t>
+          <t>Mayo 2023</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>8.4</t>
+          <t>7.8</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>31.9%</t>
+          <t>42.2%</t>
         </is>
       </c>
       <c r="D40" t="n">
-        <v>4299.313956731695</v>
+        <v>4634.660445356767</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Marzo 2023</t>
+          <t>Abril 2023</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>7.7</t>
+          <t>8.4</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>21.7%</t>
+          <t>31.9%</t>
         </is>
       </c>
       <c r="D41" t="n">
-        <v>3966.156786652854</v>
+        <v>4299.313956731695</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Febrero 2023</t>
+          <t>Marzo 2023</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>6.6</t>
+          <t>7.7</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>21.7%</t>
         </is>
       </c>
       <c r="D42" t="n">
-        <v>3682.596830689744</v>
+        <v>3966.156786652854</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Enero 2023</t>
+          <t>Febrero 2023</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>6.0</t>
+          <t>6.6</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="D43" t="n">
-        <v>3454.593649802762</v>
+        <v>3682.596830689744</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Diciembre 2022</t>
+          <t>Enero 2023</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>5.1</t>
+          <t>6.0</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>94.8%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="D44" t="n">
-        <v>3259.050613021473</v>
+        <v>3454.593649802762</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Noviembre 2022</t>
+          <t>Diciembre 2022</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>5.1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>85.3%</t>
+          <t>94.8%</t>
         </is>
       </c>
       <c r="D45" t="n">
-        <v>3100.904484321097</v>
+        <v>3259.050613021473</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Octubre 2022</t>
+          <t>Noviembre 2022</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>6.3</t>
+          <t>4.9</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>76.6%</t>
+          <t>85.3%</t>
         </is>
       </c>
       <c r="D46" t="n">
-        <v>2956.057659028691</v>
+        <v>3100.904484321097</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Septiembre 2022</t>
+          <t>Octubre 2022</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>6.2</t>
+          <t>6.3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>66.2%</t>
+          <t>76.6%</t>
         </is>
       </c>
       <c r="D47" t="n">
-        <v>2780.863272839785</v>
+        <v>2956.057659028691</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Agosto 2022</t>
+          <t>Septiembre 2022</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>7.0</t>
+          <t>6.2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>56.5%</t>
+          <t>66.2%</t>
         </is>
       </c>
       <c r="D48" t="n">
-        <v>2618.515322824656</v>
+        <v>2780.863272839785</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Julio 2022</t>
+          <t>Agosto 2022</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>7.4</t>
+          <t>7.0</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>46.2%</t>
+          <t>56.5%</t>
         </is>
       </c>
       <c r="D49" t="n">
-        <v>2447.210582079118</v>
+        <v>2618.515322824656</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Junio 2022</t>
+          <t>Julio 2022</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>5.3</t>
+          <t>7.4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>36.2%</t>
+          <t>46.2%</t>
         </is>
       </c>
       <c r="D50" t="n">
-        <v>2278.59458294145</v>
+        <v>2447.210582079118</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Mayo 2022</t>
+          <t>Junio 2022</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>5.1</t>
+          <t>5.3</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>29.3%</t>
+          <t>36.2%</t>
         </is>
       </c>
       <c r="D51" t="n">
-        <v>2163.907486174217</v>
+        <v>2278.59458294145</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Abril 2022</t>
+          <t>Mayo 2022</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>6.0</t>
+          <t>5.1</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>23.0%</t>
+          <t>29.3%</t>
         </is>
       </c>
       <c r="D52" t="n">
-        <v>2058.903412154345</v>
+        <v>2163.907486174217</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Marzo 2022</t>
+          <t>Abril 2022</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>6.7</t>
+          <t>6.0</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>16.1%</t>
+          <t>23.0%</t>
         </is>
       </c>
       <c r="D53" t="n">
-        <v>1942.361709579571</v>
+        <v>2058.903412154345</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Febrero 2022</t>
+          <t>Marzo 2022</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>4.7</t>
+          <t>6.7</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>16.1%</t>
         </is>
       </c>
       <c r="D54" t="n">
-        <v>1820.395229221716</v>
+        <v>1942.361709579571</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Enero 2022</t>
+          <t>Febrero 2022</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>3.9</t>
+          <t>4.7</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="D55" t="n">
-        <v>1738.677391806797</v>
+        <v>1820.395229221716</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Diciembre 2021</t>
+          <t>Enero 2022</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>3.8</t>
+          <t>3.9</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>50.8%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="D56" t="n">
-        <v>1673.41423658017</v>
+        <v>1738.677391806797</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Noviembre 2021</t>
+          <t>Diciembre 2021</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>3.8</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>45.3%</t>
+          <t>50.8%</t>
         </is>
       </c>
       <c r="D57" t="n">
-        <v>1612.152443718854</v>
+        <v>1673.41423658017</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Octubre 2021</t>
+          <t>Noviembre 2021</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>3.5</t>
+          <t>2.5</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>41.7%</t>
+          <t>45.3%</t>
         </is>
       </c>
       <c r="D58" t="n">
-        <v>1572.831652408638</v>
+        <v>1612.152443718854</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Septiembre 2021</t>
+          <t>Octubre 2021</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>36.9%</t>
+          <t>41.7%</t>
         </is>
       </c>
       <c r="D59" t="n">
-        <v>1519.64410860738</v>
+        <v>1572.831652408638</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Agosto 2021</t>
+          <t>Septiembre 2021</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>3.5</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>32.3%</t>
+          <t>36.9%</t>
         </is>
       </c>
       <c r="D60" t="n">
-        <v>1468.255177398435</v>
+        <v>1519.64410860738</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Julio 2021</t>
+          <t>Agosto 2021</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>3.0</t>
+          <t>2.5</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>29.1%</t>
+          <t>32.3%</t>
         </is>
       </c>
       <c r="D61" t="n">
-        <v>1432.444075510668</v>
+        <v>1468.255177398435</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Junio 2021</t>
+          <t>Julio 2021</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>3.2</t>
+          <t>3.0</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>25.3%</t>
+          <t>29.1%</t>
         </is>
       </c>
       <c r="D62" t="n">
-        <v>1390.722403408416</v>
+        <v>1432.444075510668</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Mayo 2021</t>
+          <t>Junio 2021</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>3.3</t>
+          <t>3.2</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>21.4%</t>
+          <t>25.3%</t>
         </is>
       </c>
       <c r="D63" t="n">
-        <v>1347.59922810893</v>
+        <v>1390.722403408416</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Abril 2021</t>
+          <t>Mayo 2021</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>3.3</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>21.4%</t>
         </is>
       </c>
       <c r="D64" t="n">
-        <v>1304.549107559468</v>
+        <v>1347.59922810893</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Marzo 2021</t>
+          <t>Abril 2021</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>4.8</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="D65" t="n">
-        <v>1253.169171526866</v>
+        <v>1304.549107559468</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Febrero 2021</t>
+          <t>Marzo 2021</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>3.6</t>
+          <t>4.8</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="D66" t="n">
-        <v>1195.772110235559</v>
+        <v>1253.169171526866</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Enero 2021</t>
+          <t>Febrero 2021</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>4.0</t>
+          <t>3.6</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="D67" t="n">
-        <v>1154.220183625057</v>
+        <v>1195.772110235559</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Diciembre 2020</t>
+          <t>Enero 2021</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>4.0</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>36.0%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="D68" t="n">
-        <v>1109.827099639478</v>
+        <v>1154.220183625057</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Noviembre 2020</t>
+          <t>Diciembre 2020</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>3.2</t>
+          <t>4.0</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>30.8%</t>
+          <t>36.0%</t>
         </is>
       </c>
       <c r="D69" t="n">
-        <v>1067.141441961037</v>
+        <v>1109.827099639478</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Octubre 2020</t>
+          <t>Noviembre 2020</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>3.8</t>
+          <t>3.2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>30.8%</t>
         </is>
       </c>
       <c r="D70" t="n">
-        <v>1034.051784845966</v>
+        <v>1067.141441961037</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Septiembre 2020</t>
+          <t>Octubre 2020</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2.8</t>
+          <t>3.8</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>22.1%</t>
+          <t>26.7%</t>
         </is>
       </c>
       <c r="D71" t="n">
-        <v>996.1963245144178</v>
+        <v>1034.051784845966</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Agosto 2020</t>
+          <t>Septiembre 2020</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>2.8</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>18.8%</t>
+          <t>22.1%</t>
         </is>
       </c>
       <c r="D72" t="n">
-        <v>969.0625724848422</v>
+        <v>996.1963245144178</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Julio 2020</t>
+          <t>Agosto 2020</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1.9</t>
+          <t>2.7</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>15.6%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="D73" t="n">
-        <v>943.5857570446371</v>
+        <v>969.0625724848422</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Junio 2020</t>
+          <t>Julio 2020</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2.2</t>
+          <t>1.9</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>15.6%</t>
         </is>
       </c>
       <c r="D74" t="n">
-        <v>925.9919107405665</v>
+        <v>943.5857570446371</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Mayo 2020</t>
+          <t>Junio 2020</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>2.2</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="D75" t="n">
-        <v>906.0586210768752</v>
+        <v>925.9919107405665</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Abril 2020</t>
+          <t>Mayo 2020</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>9.4%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="D76" t="n">
-        <v>892.6685921939658</v>
+        <v>906.0586210768752</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Marzo 2020</t>
+          <t>Abril 2020</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>3.3</t>
+          <t>1.5</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="D77" t="n">
-        <v>879.4764455112964</v>
+        <v>892.6685921939658</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Febrero 2020</t>
+          <t>Marzo 2020</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>3.3</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>4.3%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="D78" t="n">
-        <v>851.3808765840238</v>
+        <v>879.4764455112964</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Enero 2020</t>
+          <t>Febrero 2020</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2.3</t>
+          <t>2.0</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="D79" t="n">
-        <v>834.6871339059056</v>
+        <v>851.3808765840238</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Diciembre 2019</t>
+          <t>Enero 2020</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>2.3</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>54.0%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="D80" t="n">
-        <v>815.920952009683</v>
+        <v>834.6871339059056</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Noviembre 2019</t>
+          <t>Diciembre 2019</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>4.3</t>
+          <t>3.7</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>48.5%</t>
+          <t>54.0%</t>
         </is>
       </c>
       <c r="D81" t="n">
-        <v>786.8090183314205</v>
+        <v>815.920952009683</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Octubre 2019</t>
+          <t>Noviembre 2019</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>3.3</t>
+          <t>4.3</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>42.4%</t>
+          <t>48.5%</t>
         </is>
       </c>
       <c r="D82" t="n">
-        <v>754.3710626379871</v>
+        <v>786.8090183314205</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Septiembre 2019</t>
+          <t>Octubre 2019</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>5.9</t>
+          <t>3.3</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>37.8%</t>
+          <t>42.4%</t>
         </is>
       </c>
       <c r="D83" t="n">
-        <v>730.2720838702683</v>
+        <v>754.3710626379871</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Agosto 2019</t>
+          <t>Septiembre 2019</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>4.0</t>
+          <t>5.9</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>30.1%</t>
+          <t>37.8%</t>
         </is>
       </c>
       <c r="D84" t="n">
-        <v>689.5864814638983</v>
+        <v>730.2720838702683</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Julio 2019</t>
+          <t>Agosto 2019</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2.2</t>
+          <t>4.0</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>25.1%</t>
+          <t>30.1%</t>
         </is>
       </c>
       <c r="D85" t="n">
-        <v>663.0639244845175</v>
+        <v>689.5864814638983</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Junio 2019</t>
+          <t>Julio 2019</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>2.2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>22.4%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="D86" t="n">
-        <v>648.7905327637158</v>
+        <v>663.0639244845175</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Mayo 2019</t>
+          <t>Junio 2019</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>3.1</t>
+          <t>2.7</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>19.2%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="D87" t="n">
-        <v>631.733722262625</v>
+        <v>648.7905327637158</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Abril 2019</t>
+          <t>Mayo 2019</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>3.4</t>
+          <t>3.1</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>15.6%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="D88" t="n">
-        <v>612.7388188774248</v>
+        <v>631.733722262625</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Marzo 2019</t>
+          <t>Abril 2019</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>4.7</t>
+          <t>3.4</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>15.6%</t>
         </is>
       </c>
       <c r="D89" t="n">
-        <v>592.5907339240085</v>
+        <v>612.7388188774248</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Febrero 2019</t>
+          <t>Marzo 2019</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>3.8</t>
+          <t>4.7</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="D90" t="n">
-        <v>565.989239659989</v>
+        <v>592.5907339240085</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Enero 2019</t>
+          <t>Febrero 2019</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2.9</t>
+          <t>3.8</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="D91" t="n">
-        <v>545.2690170134769</v>
+        <v>565.989239659989</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Diciembre 2018</t>
+          <t>Enero 2019</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2.6</t>
+          <t>2.9</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>47.6%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="D92" t="n">
-        <v>529.901862986858</v>
+        <v>545.2690170134769</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Noviembre 2018</t>
+          <t>Diciembre 2018</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>3.2</t>
+          <t>2.6</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>43.9%</t>
+          <t>47.6%</t>
         </is>
       </c>
       <c r="D93" t="n">
-        <v>516.4735506694522</v>
+        <v>529.901862986858</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Octubre 2018</t>
+          <t>Noviembre 2018</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>5.4</t>
+          <t>3.2</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>39.4%</t>
+          <t>43.9%</t>
         </is>
       </c>
       <c r="D94" t="n">
-        <v>500.4588669277637</v>
+        <v>516.4735506694522</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Septiembre 2018</t>
+          <t>Octubre 2018</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>5.4</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>32.3%</t>
+          <t>39.4%</t>
         </is>
       </c>
       <c r="D95" t="n">
-        <v>474.8186593242539</v>
+        <v>500.4588669277637</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Agosto 2018</t>
+          <t>Septiembre 2018</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>3.9</t>
+          <t>6.5</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>24.2%</t>
+          <t>32.3%</t>
         </is>
       </c>
       <c r="D96" t="n">
-        <v>445.8391167363887</v>
+        <v>474.8186593242539</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Julio 2018</t>
+          <t>Agosto 2018</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>3.1</t>
+          <t>3.9</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>19.6%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="D97" t="n">
-        <v>429.104058456582</v>
+        <v>445.8391167363887</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Junio 2018</t>
+          <t>Julio 2018</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>3.1</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>16.0%</t>
+          <t>19.6%</t>
         </is>
       </c>
       <c r="D98" t="n">
-        <v>416.2018025767043</v>
+        <v>429.104058456582</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Mayo 2018</t>
+          <t>Junio 2018</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2.1</t>
+          <t>3.7</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="D99" t="n">
-        <v>401.3517864770533</v>
+        <v>416.2018025767043</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Abril 2018</t>
+          <t>Mayo 2018</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>2.1</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="D100" t="n">
-        <v>393.096754629827</v>
+        <v>401.3517864770533</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Marzo 2018</t>
+          <t>Abril 2018</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2.3</t>
+          <t>2.7</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="D101" t="n">
-        <v>382.762175881039</v>
+        <v>393.096754629827</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Febrero 2018</t>
+          <t>Marzo 2018</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2.4</t>
+          <t>2.3</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="D102" t="n">
-        <v>374.1565746637722</v>
+        <v>382.762175881039</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Enero 2018</t>
+          <t>Febrero 2018</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>1.8</t>
+          <t>2.4</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="D103" t="n">
-        <v>365.3872799450901</v>
+        <v>374.1565746637722</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Diciembre 2017</t>
+          <t>Enero 2018</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>3.1</t>
+          <t>1.8</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>24.7%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="D104" t="n">
-        <v>358.9266011248429</v>
+        <v>365.3872799450901</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Noviembre 2017</t>
+          <t>Diciembre 2017</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>3.1</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>21.0%</t>
+          <t>24.7%</t>
         </is>
       </c>
       <c r="D105" t="n">
-        <v>348.13443368074</v>
+        <v>358.9266011248429</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Octubre 2017</t>
+          <t>Noviembre 2017</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>1.4</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>21.0%</t>
         </is>
       </c>
       <c r="D106" t="n">
-        <v>343.3278438666075</v>
+        <v>348.13443368074</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Septiembre 2017</t>
+          <t>Octubre 2017</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>1.9</t>
+          <t>1.5</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="D107" t="n">
-        <v>338.2540333661158</v>
+        <v>343.3278438666075</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Agosto 2017</t>
+          <t>Septiembre 2017</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>1.9</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="D108" t="n">
-        <v>331.94703961346</v>
+        <v>338.2540333661158</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Julio 2017</t>
+          <t>Agosto 2017</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>1.7</t>
+          <t>1.4</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="D109" t="n">
-        <v>327.3639443919724</v>
+        <v>331.94703961346</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Junio 2017</t>
+          <t>Julio 2017</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>1.7</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="D110" t="n">
-        <v>321.8917840629031</v>
+        <v>327.3639443919724</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Mayo 2017</t>
+          <t>Junio 2017</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>1.2</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="D111" t="n">
-        <v>318.0748854376513</v>
+        <v>321.8917840629031</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Abril 2017</t>
+          <t>Mayo 2017</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2.6</t>
+          <t>1.3</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="D112" t="n">
-        <v>313.9929767400309</v>
+        <v>318.0748854376513</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Marzo 2017</t>
+          <t>Abril 2017</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2.4</t>
+          <t>2.6</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="D113" t="n">
-        <v>306.0360397076325</v>
+        <v>313.9929767400309</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Febrero 2017</t>
+          <t>Marzo 2017</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>2.4</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="D114" t="n">
-        <v>298.8633200269849</v>
+        <v>306.0360397076325</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Enero 2017</t>
+          <t>Febrero 2017</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>2.5</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="D115" t="n">
-        <v>291.573970758034</v>
+        <v>298.8633200269849</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Diciembre 2016</t>
+          <t>Enero 2017</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>1.3</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>33.1%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="D116" t="n">
-        <v>287.8321527719981</v>
+        <v>291.573970758034</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Noviembre 2016</t>
+          <t>Diciembre 2016</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>1.6</t>
+          <t>1.2</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>33.1%</t>
         </is>
       </c>
       <c r="D117" t="n">
-        <v>284.4191232924882</v>
+        <v>287.8321527719981</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Octubre 2016</t>
+          <t>Noviembre 2016</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2.4</t>
+          <t>1.6</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>31.5%</t>
         </is>
       </c>
       <c r="D118" t="n">
-        <v>279.9400819807955</v>
+        <v>284.4191232924882</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Septiembre 2016</t>
+          <t>Octubre 2016</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>2.4</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>26.4%</t>
+          <t>29.4%</t>
         </is>
       </c>
       <c r="D119" t="n">
-        <v>273.3789863093706</v>
+        <v>279.9400819807955</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Agosto 2016</t>
+          <t>Septiembre 2016</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>1.1</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>25.0%</t>
+          <t>26.4%</t>
         </is>
       </c>
       <c r="D120" t="n">
-        <v>270.404536408873</v>
+        <v>273.3789863093706</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Julio 2016</t>
+          <t>Agosto 2016</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>24.8%</t>
+          <t>25.0%</t>
         </is>
       </c>
       <c r="D121" t="n">
-        <v>269.8648067952824</v>
+        <v>270.404536408873</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Junio 2016</t>
+          <t>Julio 2016</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>3.1</t>
+          <t>2.0</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>22.3%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="D122" t="n">
-        <v>264.573339995375</v>
+        <v>269.8648067952824</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Mayo 2016</t>
+          <t>Junio 2016</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>4.2</t>
+          <t>3.1</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>18.6%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="D123" t="n">
-        <v>256.6181765231571</v>
+        <v>264.573339995375</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Abril 2016</t>
+          <t>Mayo 2016</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>3.4</t>
+          <t>4.2</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>13.9%</t>
+          <t>18.6%</t>
         </is>
       </c>
       <c r="D124" t="n">
-        <v>246.2746415769262</v>
+        <v>256.6181765231571</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Marzo 2016</t>
+          <t>Abril 2016</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>3.0</t>
+          <t>3.4</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>10.1%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="D125" t="n">
-        <v>238.1766359544741</v>
+        <v>246.2746415769262</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Febrero 2016</t>
+          <t>Marzo 2016</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>3.0</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="D126" t="n">
-        <v>231.2394523829845</v>
+        <v>238.1766359544741</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Enero 2016</t>
+          <t>Febrero 2016</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>2.7</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="D127" t="n">
-        <v>225.160128902614</v>
+        <v>231.2394523829845</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Diciembre 2015</t>
+          <t>Enero 2016</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>3.9</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="D128" t="n">
-        <v>216.2921507229721</v>
+        <v>225.160128902614</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Noviembre 2015</t>
+          <t>Diciembre 2015</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>3.9</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="D129" t="n">
-        <v>208.1733885687893</v>
+        <v>216.2921507229721</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Octubre 2015</t>
+          <t>Noviembre 2015</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>2.0</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="D130" t="n">
-        <v>204.0915574203817</v>
+        <v>208.1733885687893</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Septiembre 2015</t>
+          <t>Octubre 2015</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>1.1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>10.6%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="D131" t="n">
-        <v>201.8709766769354</v>
+        <v>204.0915574203817</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Agosto 2015</t>
+          <t>Septiembre 2015</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="D132" t="n">
-        <v>199.4772496807662</v>
+        <v>201.8709766769354</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Julio 2015</t>
+          <t>Agosto 2015</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>1.2</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="D133" t="n">
-        <v>197.1119067991761</v>
+        <v>199.4772496807662</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Junio 2015</t>
+          <t>Julio 2015</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>1.0</t>
+          <t>1.3</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="D134" t="n">
-        <v>194.5823364256428</v>
+        <v>197.1119067991761</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Mayo 2015</t>
+          <t>Junio 2015</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="D135" t="n">
-        <v>192.6557786392503</v>
+        <v>194.5823364256428</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Abril 2015</t>
+          <t>Mayo 2015</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>1.0</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="D136" t="n">
-        <v>190.748295682426</v>
+        <v>192.6557786392503</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Marzo 2015</t>
+          <t>Abril 2015</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>1.1</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="D137" t="n">
-        <v>188.6728938500752</v>
+        <v>190.748295682426</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Febrero 2015</t>
+          <t>Marzo 2015</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>0.9</t>
+          <t>1.3</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="D138" t="n">
-        <v>186.2516227542697</v>
+        <v>188.6728938500752</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Enero 2015</t>
+          <t>Febrero 2015</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>0.9</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="D139" t="n">
-        <v>184.5903099645884</v>
+        <v>186.2516227542697</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Diciembre 2014</t>
+          <t>Enero 2015</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>1.0</t>
+          <t>1.1</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>23.7%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="D140" t="n">
-        <v>182.5819089659628</v>
+        <v>184.5903099645884</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Noviembre 2014</t>
+          <t>Diciembre 2014</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>1.0</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>23.7%</t>
         </is>
       </c>
       <c r="D141" t="n">
-        <v>180.7741672930325</v>
+        <v>182.5819089659628</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Octubre 2014</t>
+          <t>Noviembre 2014</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>1.1</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>21.1%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="D142" t="n">
-        <v>178.8072871345525</v>
+        <v>180.7741672930325</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Septiembre 2014</t>
+          <t>Octubre 2014</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>1.2</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>19.7%</t>
+          <t>21.1%</t>
         </is>
       </c>
       <c r="D143" t="n">
-        <v>176.6870426230756</v>
+        <v>178.8072871345525</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Agosto 2014</t>
+          <t>Septiembre 2014</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>1.4</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>18.1%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="D144" t="n">
-        <v>174.2475765513566</v>
+        <v>176.6870426230756</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Julio 2014</t>
+          <t>Agosto 2014</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>1.3</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>16.5%</t>
+          <t>18.1%</t>
         </is>
       </c>
       <c r="D145" t="n">
-        <v>172.0114279875189</v>
+        <v>174.2475765513566</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Junio 2014</t>
+          <t>Julio 2014</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>1.4</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>14.9%</t>
+          <t>16.5%</t>
         </is>
       </c>
       <c r="D146" t="n">
-        <v>169.6365167529772</v>
+        <v>172.0114279875189</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Mayo 2014</t>
+          <t>Junio 2014</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>1.3</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>14.9%</t>
         </is>
       </c>
       <c r="D147" t="n">
-        <v>167.4595426979044</v>
+        <v>169.6365167529772</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Abril 2014</t>
+          <t>Mayo 2014</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>1.8</t>
+          <t>1.4</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="D148" t="n">
-        <v>165.1474780058229</v>
+        <v>167.4595426979044</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Marzo 2014</t>
+          <t>Abril 2014</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2.6</t>
+          <t>1.8</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="D149" t="n">
-        <v>162.2273850744822</v>
+        <v>165.1474780058229</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Febrero 2014</t>
+          <t>Marzo 2014</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>3.4</t>
+          <t>2.6</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="D150" t="n">
-        <v>158.1163597217175</v>
+        <v>162.2273850744822</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Enero 2014</t>
+          <t>Febrero 2014</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>3.6</t>
+          <t>3.4</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="D151" t="n">
-        <v>152.9171757463419</v>
+        <v>158.1163597217175</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Diciembre 2013</t>
+          <t>Enero 2014</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>3.6</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="D152" t="n">
-        <v>147.603451492608</v>
+        <v>152.9171757463419</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Noviembre 2013</t>
+          <t>Diciembre 2013</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>0.9</t>
+          <t>1.4</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="D153" t="n">
-        <v>145.5655340163787</v>
+        <v>147.603451492608</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Octubre 2013</t>
+          <t>Noviembre 2013</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>0.9</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="D154" t="n">
-        <v>144.267129847749</v>
+        <v>145.5655340163787</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Septiembre 2013</t>
+          <t>Octubre 2013</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.9</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="D155" t="n">
-        <v>142.9803070839931</v>
+        <v>144.267129847749</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Agosto 2013</t>
+          <t>Septiembre 2013</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>0.8</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="D156" t="n">
-        <v>141.8455427420566</v>
+        <v>142.9803070839931</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Julio 2013</t>
+          <t>Agosto 2013</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>0.9</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="D157" t="n">
-        <v>140.719784466326</v>
+        <v>141.8455427420566</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Junio 2013</t>
+          <t>Julio 2013</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.9</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="D158" t="n">
-        <v>139.4646030389752</v>
+        <v>140.719784466326</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Mayo 2013</t>
+          <t>Junio 2013</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="D159" t="n">
-        <v>138.3577411100945</v>
+        <v>139.4646030389752</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Abril 2013</t>
+          <t>Mayo 2013</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="D160" t="n">
-        <v>137.3959693248208</v>
+        <v>138.3577411100945</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Marzo 2013</t>
+          <t>Abril 2013</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="D161" t="n">
-        <v>136.440883142821</v>
+        <v>137.3959693248208</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Febrero 2013</t>
+          <t>Marzo 2013</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0.7</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="D162" t="n">
-        <v>135.4924360901897</v>
+        <v>136.440883142821</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Enero 2013</t>
+          <t>Febrero 2013</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>0.5</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="D163" t="n">
-        <v>134.818344368348</v>
+        <v>135.4924360901897</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Diciembre 2012</t>
+          <t>Enero 2013</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1.0</t>
+          <t>1.1</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>10.6%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="D164" t="n">
-        <v>133.3514781091474</v>
+        <v>134.818344368348</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Noviembre 2012</t>
+          <t>Diciembre 2012</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>0.9</t>
+          <t>1.0</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="D165" t="n">
-        <v>132.0311664447003</v>
+        <v>133.3514781091474</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Octubre 2012</t>
+          <t>Noviembre 2012</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.9</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="D166" t="n">
-        <v>130.8534850789895</v>
+        <v>132.0311664447003</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Septiembre 2012</t>
+          <t>Octubre 2012</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>0.9</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="D167" t="n">
-        <v>129.8149653561403</v>
+        <v>130.8534850789895</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Agosto 2012</t>
+          <t>Septiembre 2012</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>0.9</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="D168" t="n">
-        <v>128.6570518891381</v>
+        <v>129.8149653561403</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Julio 2012</t>
+          <t>Agosto 2012</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.9</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="D169" t="n">
-        <v>127.5094666889377</v>
+        <v>128.6570518891381</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Junio 2012</t>
+          <t>Julio 2012</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="D170" t="n">
-        <v>126.497486794581</v>
+        <v>127.5094666889377</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Mayo 2012</t>
+          <t>Junio 2012</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.7</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="D171" t="n">
-        <v>125.6181596768431</v>
+        <v>126.497486794581</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Abril 2012</t>
+          <t>Mayo 2012</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>0.8</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="D172" t="n">
-        <v>124.6211901555983</v>
+        <v>125.6181596768431</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Marzo 2012</t>
+          <t>Abril 2012</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>0.9</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="D173" t="n">
-        <v>123.6321330908714</v>
+        <v>124.6211901555983</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Febrero 2012</t>
+          <t>Marzo 2012</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>0.9</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="D174" t="n">
-        <v>122.5293687719241</v>
+        <v>123.6321330908714</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Enero 2012</t>
+          <t>Febrero 2012</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>0.9</t>
+          <t>0.7</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="D175" t="n">
-        <v>121.6776253941649</v>
+        <v>122.5293687719241</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Diciembre 2011</t>
+          <t>Enero 2012</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.9</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="D176" t="n">
-        <v>120.5922947414915</v>
+        <v>121.6776253941649</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Noviembre 2011</t>
+          <t>Diciembre 2011</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>0.6</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="D177" t="n">
-        <v>119.635213037194</v>
+        <v>120.5922947414915</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Octubre 2011</t>
+          <t>Noviembre 2011</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="D178" t="n">
-        <v>118.9216829395566</v>
+        <v>119.635213037194</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Septiembre 2011</t>
+          <t>Octubre 2011</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.6</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="D179" t="n">
-        <v>118.2124084886249</v>
+        <v>118.9216829395566</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Agosto 2011</t>
+          <t>Septiembre 2011</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>0.8</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="D180" t="n">
-        <v>117.2742147704612</v>
+        <v>118.2124084886249</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Julio 2011</t>
+          <t>Agosto 2011</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>0.8</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="D181" t="n">
-        <v>116.3434670341877</v>
+        <v>117.2742147704612</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Junio 2011</t>
+          <t>Julio 2011</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="D182" t="n">
-        <v>115.42010618471</v>
+        <v>116.3434670341877</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Mayo 2011</t>
+          <t>Junio 2011</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="D183" t="n">
-        <v>114.617781712721</v>
+        <v>115.42010618471</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Abril 2011</t>
+          <t>Mayo 2011</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.7</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="D184" t="n">
-        <v>113.821034471421</v>
+        <v>114.617781712721</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Marzo 2011</t>
+          <t>Abril 2011</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>0.8</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="D185" t="n">
-        <v>112.9176929279971</v>
+        <v>113.821034471421</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Febrero 2011</t>
+          <t>Marzo 2011</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="D186" t="n">
-        <v>112.0215207619018</v>
+        <v>112.9176929279971</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Enero 2011</t>
+          <t>Febrero 2011</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="D187" t="n">
-        <v>111.2428210147983</v>
+        <v>112.0215207619018</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Diciembre 2010</t>
+          <t>Enero 2011</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.7</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="D188" t="n">
-        <v>110.4695342748742</v>
+        <v>111.2428210147983</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Noviembre 2010</t>
+          <t>Diciembre 2010</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="D189" t="n">
-        <v>109.5927919393593</v>
+        <v>110.4695342748742</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Octubre 2010</t>
+          <t>Noviembre 2010</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.7</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="D190" t="n">
-        <v>108.8309751135643</v>
+        <v>109.5927919393593</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Septiembre 2010</t>
+          <t>Octubre 2010</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="D191" t="n">
-        <v>107.9672372158376</v>
+        <v>108.8309751135643</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Agosto 2010</t>
+          <t>Septiembre 2010</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="D192" t="n">
-        <v>107.2167201746153</v>
+        <v>107.9672372158376</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Julio 2010</t>
+          <t>Agosto 2010</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.7</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="D193" t="n">
-        <v>106.4714202329845</v>
+        <v>107.2167201746153</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Junio 2010</t>
+          <t>Julio 2010</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="D194" t="n">
-        <v>105.6264089612941</v>
+        <v>106.4714202329845</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Mayo 2010</t>
+          <t>Junio 2010</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="D195" t="n">
-        <v>104.892163814592</v>
+        <v>105.6264089612941</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Abril 2010</t>
+          <t>Mayo 2010</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>0.7</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="D196" t="n">
-        <v>104.163022656</v>
+        <v>104.892163814592</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Marzo 2010</t>
+          <t>Abril 2010</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>0.8</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="D197" t="n">
-        <v>103.336332</v>
+        <v>104.163022656</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Febrero 2010</t>
+          <t>Marzo 2010</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>1.1</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="D198" t="n">
-        <v>102.212</v>
+        <v>103.336332</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
+          <t>Febrero 2010</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="D199" t="n">
+        <v>102.212</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
           <t>Enero 2010</t>
         </is>
       </c>
-      <c r="B199" t="inlineStr">
+      <c r="B200" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
+      <c r="C200" t="inlineStr">
         <is>
           <t>1.0%</t>
         </is>
       </c>
-      <c r="D199" t="n">
+      <c r="D200" t="n">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>